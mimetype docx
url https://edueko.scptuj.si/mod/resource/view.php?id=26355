--- v0 (2026-02-11)
+++ v1 (2026-04-05)
@@ -1,697 +1,2777 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="576763C9" w14:textId="22877819" w:rsidR="00AA2DC9" w:rsidRPr="00AA2DC9" w:rsidRDefault="00AA2DC9">
+    <w:p w:rsidR="0010470A" w:rsidRPr="00754531" w:rsidRDefault="00754531">
       <w:pPr>
         <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DVOLJENA IZGUBA za </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754531">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>odpis blaga</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C"/>
+    <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00631634" w:rsidP="00EB2F1C">
+      <w:pPr>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="4F81BD"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tabela</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> – V zvezek prepiši naloge ter jih reši.</w:t>
+          <w:color w:val="4F81BD"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: MAKSIMALNE STOPNJE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0944BE64" w14:textId="686160E8" w:rsidR="00AA2DC9" w:rsidRPr="00AF4D6B" w:rsidRDefault="00AA2DC9">
+    <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00EB2F1C">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:line="194" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4D6B">
-[...57 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelamrea"/>
-        <w:tblW w:w="9946" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4973"/>
-        <w:gridCol w:w="4973"/>
+        <w:gridCol w:w="3340"/>
+        <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009745EB" w14:paraId="6B345858" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00EB2F1C" w:rsidTr="00137A73">
         <w:trPr>
-          <w:trHeight w:val="501"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4973" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:t>nadomestek</w:t>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="224" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MAKSIMALNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009745EB" w14:paraId="217E7E44" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00EB2F1C" w:rsidTr="00137A73">
         <w:trPr>
-          <w:trHeight w:val="501"/>
+          <w:trHeight w:val="246"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4973" w:type="dxa"/>
-[...20 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BLAGO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="99"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>STOPNJA V %</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009745EB" w14:paraId="49A8B389" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00EB2F1C" w:rsidTr="00137A73">
         <w:trPr>
-          <w:trHeight w:val="501"/>
+          <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4973" w:type="dxa"/>
-[...20 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sadje in zelenjava</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="97"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6,00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009745EB" w14:paraId="125942F7" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00EB2F1C" w:rsidTr="00137A73">
         <w:trPr>
-          <w:trHeight w:val="524"/>
+          <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4973" w:type="dxa"/>
-[...20 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Moka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="97"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1,00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009745EB" w14:paraId="2C93497E" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00EB2F1C" w:rsidTr="00137A73">
         <w:trPr>
-          <w:trHeight w:val="501"/>
+          <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4973" w:type="dxa"/>
-[...20 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Slaščičarski izdelki</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="97"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8,00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009745EB" w14:paraId="3BDBA915" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00EB2F1C" w:rsidTr="00137A73">
         <w:trPr>
-          <w:trHeight w:val="477"/>
+          <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4973" w:type="dxa"/>
-[...20 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meso, mesni in mlečni izdelki, jajca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="97"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB2F1C" w:rsidTr="00137A73">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ribe, lignji, morski sadeži</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="97"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB2F1C" w:rsidTr="00137A73">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kozmetični izdelki (kreme, mila)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="97"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB2F1C" w:rsidTr="00137A73">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Steklo, porcelan, keramika, sveče</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="97"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB2F1C" w:rsidTr="00137A73">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Opeka, strešniki, ploščice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00137A73">
+            <w:pPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:w w:val="97"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2,50</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C327CFF" w14:textId="77D0BDF7" w:rsidR="00A17155" w:rsidRDefault="00A17155">
+    <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00EB2F1C">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vir: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pravilnik o stopnjah običajnega odpisa blaga, Uradni list RS.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>št. 42/2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C"/>
+    <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00631634">
+      <w:pPr>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>PRIMER:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nabav</w:t>
+      </w:r>
+      <w:r w:rsidR="00631634">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ili smo 3 t solate. Izračunajmo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dovoljeno izgubo blaga zaradi gnitja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB2F1C" w:rsidRDefault="007C6F83" w:rsidP="00631634">
+      <w:pPr>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dovoljena izguba</w:t>
+      </w:r>
+      <w:r w:rsidR="00631634">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 3000</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06795">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00631634">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2F1C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>0,06 = 180 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00631634">
+      <w:pPr>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odgovor: </w:t>
+      </w:r>
+      <w:r w:rsidR="00631634">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6F83">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ovoljen kalo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je 180 kg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EB2F1C" w:rsidRDefault="00EB2F1C" w:rsidP="00631634"/>
+    <w:p w:rsidR="00631634" w:rsidRDefault="00631634" w:rsidP="00754531">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30596B62" w14:textId="77777777" w:rsidR="00A17155" w:rsidRDefault="00A17155">
+    <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00631634">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...17 lines deleted...]
-        <w:t>Pojasni, kaj je značilno za originalno blago ter kaj za imitacijo, v čem je razlika med tema vrstama blaga?</w:t>
+      <w:r w:rsidRPr="00631634">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VAJA : </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6F83">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izračunaj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631634">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dovoljene izgube blaga</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6F83">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in zapiši odgovore</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631634">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Navod</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6F83">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ilo: Maksimalne stopnje poišči</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631634">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v tabeli.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079D3BF1" w14:textId="77777777" w:rsidR="00AA2DC9" w:rsidRDefault="00AA2DC9">
+    <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00631634">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelamrea"/>
-        <w:tblW w:w="9722" w:type="dxa"/>
+        <w:tblW w:w="9240" w:type="dxa"/>
+        <w:tblInd w:w="10" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4861"/>
-        <w:gridCol w:w="4861"/>
+        <w:gridCol w:w="3100"/>
+        <w:gridCol w:w="2003"/>
+        <w:gridCol w:w="4137"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009745EB" w14:paraId="42E9891E" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00631634" w:rsidRPr="00631634" w:rsidTr="00E06795">
         <w:trPr>
-          <w:trHeight w:val="584"/>
+          <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4861" w:type="dxa"/>
-[...37 lines deleted...]
-              <w:t>imitacija</w:t>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:ind w:left="1280"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00631634">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Blago</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00E06795">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00631634" w:rsidRPr="00631634">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Maksimalna stopnja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:ind w:left="740"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00631634">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Dovoljena izguba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009745EB" w14:paraId="7B5F3765" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00631634" w:rsidRPr="00631634" w:rsidTr="00E06795">
         <w:trPr>
-          <w:trHeight w:val="584"/>
+          <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4861" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00E06795" w:rsidRDefault="00631634" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06795">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>790 kg moke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009745EB" w14:paraId="48ED1A3E" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00631634" w:rsidRPr="00631634" w:rsidTr="00E06795">
         <w:trPr>
-          <w:trHeight w:val="584"/>
+          <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4861" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00E06795" w:rsidRDefault="00631634" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06795">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>500 l mleka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009745EB" w14:paraId="260891BC" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00631634" w:rsidRPr="00631634" w:rsidTr="00E06795">
         <w:trPr>
-          <w:trHeight w:val="612"/>
+          <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4861" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00E06795" w:rsidRDefault="00E06795" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>600 kg krompirja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009745EB" w14:paraId="2ECF9F67" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00631634" w:rsidRPr="00631634" w:rsidTr="00E06795">
         <w:trPr>
-          <w:trHeight w:val="584"/>
+          <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4861" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00E06795" w:rsidRDefault="00E06795" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>350 jajc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009745EB" w14:paraId="2EB4D308" w14:textId="77777777" w:rsidTr="00E813F5">
+      <w:tr w:rsidR="00631634" w:rsidRPr="00631634" w:rsidTr="00E06795">
         <w:trPr>
-          <w:trHeight w:val="556"/>
+          <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4861" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00E06795" w:rsidRDefault="00E06795" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>160 kg rib</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRDefault="00E06795" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>480 tekočih mil (po 50 ml)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRDefault="00E06795" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>60 kosov torte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRDefault="00E06795" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1370 </w:t>
+            </w:r>
+            <w:r w:rsidR="00856FA2">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">steklenih </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kozarcev</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00856FA2" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00856FA2" w:rsidRDefault="00856FA2" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>46 kg morskih sadežev</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00856FA2" w:rsidRPr="00631634" w:rsidRDefault="00856FA2" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00856FA2" w:rsidRPr="00631634" w:rsidRDefault="00856FA2" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00856FA2" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00856FA2" w:rsidRDefault="00856FA2" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3320 sveč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00856FA2" w:rsidRPr="00631634" w:rsidRDefault="00856FA2" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00856FA2" w:rsidRPr="00631634" w:rsidRDefault="00856FA2" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00856FA2" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00856FA2" w:rsidRDefault="00856FA2" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>86 kg klobas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00856FA2" w:rsidRPr="00631634" w:rsidRDefault="00856FA2" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00856FA2" w:rsidRPr="00631634" w:rsidRDefault="00856FA2" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRDefault="00856FA2" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>570 kg jabolk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRDefault="00856FA2" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>730 l jogurta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C308A" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C308A" w:rsidRDefault="009C308A" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1280 šamponov za lase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C308A" w:rsidRPr="00631634" w:rsidRDefault="009C308A" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C308A" w:rsidRPr="00631634" w:rsidRDefault="009C308A" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C308A" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C308A" w:rsidRDefault="009C308A" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">5400 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B931BC">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">kosov </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>opek</w:t>
+            </w:r>
+            <w:r w:rsidR="00B931BC">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C308A" w:rsidRPr="00631634" w:rsidRDefault="009C308A" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="009C308A" w:rsidRPr="00631634" w:rsidRDefault="009C308A" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRDefault="00856FA2" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>80 kremnih rezin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRDefault="00856FA2" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>126 kg govejega mesa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E06795" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631634" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00E06795" w:rsidRDefault="00E06795" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2500 ploščic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631634" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="221"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00E06795" w:rsidRDefault="00856FA2" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="221" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>120 krem</w:t>
+            </w:r>
+            <w:r w:rsidR="00F006D7">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> za nego</w:t>
+            </w:r>
+            <w:r w:rsidR="00E06795">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> obraza </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631634" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="272"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00E06795" w:rsidP="00E06795">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           (po 30 ml)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00631634" w:rsidRPr="00631634" w:rsidTr="00E06795">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00E06795" w:rsidRDefault="00631634" w:rsidP="00E06795">
+            <w:pPr>
+              <w:pStyle w:val="Odstavekseznama"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="243" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06795">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>40 jušnih servisov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4137" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00137A73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="145071BC" w14:textId="366E2C44" w:rsidR="00D17244" w:rsidRPr="009C217A" w:rsidRDefault="00D17244">
+    <w:p w:rsidR="00631634" w:rsidRPr="00631634" w:rsidRDefault="00631634" w:rsidP="00631634">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:line="241" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D17244" w:rsidRPr="009C217A">
+    <w:p w:rsidR="00631634" w:rsidRDefault="007C6F83">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6F83">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Odgovori</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C6F83" w:rsidRDefault="00457852" w:rsidP="00457852">
+      <w:r>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457852" w:rsidRDefault="00457852" w:rsidP="00457852">
+      <w:r>
+        <w:t>2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457852" w:rsidRDefault="00457852" w:rsidP="00457852">
+      <w:r>
+        <w:t>3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001775B3" w:rsidRDefault="001775B3" w:rsidP="00457852">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001775B3" w:rsidRDefault="001775B3" w:rsidP="00457852">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001775B3" w:rsidRPr="007C6F83" w:rsidRDefault="001775B3" w:rsidP="00457852">
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="001775B3" w:rsidRPr="007C6F83">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="378F2D94"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="4AB40E40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="81AABFE8"/>
-    <w:lvl w:ilvl="0" w:tplc="0424000F">
+    <w:tmpl w:val="08FC2FEA"/>
+    <w:lvl w:ilvl="0" w:tplc="04240011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -729,585 +2809,636 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1365864530">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="6C3F77B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9856B59A"/>
+    <w:lvl w:ilvl="0" w:tplc="D82E0E4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00287C3F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A7C65"/>
+    <w:rsidRoot w:val="007423AE"/>
     <w:rsid w:val="0010470A"/>
-    <w:rsid w:val="00287C3F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F93C95"/>
+    <w:rsid w:val="001775B3"/>
+    <w:rsid w:val="00457852"/>
+    <w:rsid w:val="00631634"/>
+    <w:rsid w:val="007423AE"/>
+    <w:rsid w:val="00754531"/>
+    <w:rsid w:val="007C6F83"/>
+    <w:rsid w:val="00856FA2"/>
+    <w:rsid w:val="009C308A"/>
+    <w:rsid w:val="00B931BC"/>
+    <w:rsid w:val="00E06795"/>
+    <w:rsid w:val="00EB2F1C"/>
+    <w:rsid w:val="00F006D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2CAC5A21"/>
-  <w15:docId w15:val="{FAB2F803-575B-4C77-B7FF-E156EB795931}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="sl-SI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Navaden">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00EB2F1C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="sl-SI"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Privzetapisavaodstavka">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Navadnatabela">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Brezseznama">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelamrea">
-[...3 lines deleted...]
-    <w:rsid w:val="009C217A"/>
+  <w:style w:type="paragraph" w:styleId="Odstavekseznama">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Navaden"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E06795"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="sl-SI" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Navaden">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB2F1C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Privzetapisavaodstavka">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Navadnatabela">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Brezseznama">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavekseznama">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Navaden"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00AA2DC9"/>
+    <w:rsid w:val="00E06795"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
   <a:themeElements>
     <a:clrScheme name="Pisarna">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1556,69 +3687,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>74</Words>
-  <Characters>427</Characters>
+  <Words>176</Words>
+  <Characters>1008</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>500</CharactersWithSpaces>
+  <CharactersWithSpaces>1182</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bojan - Olga</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>