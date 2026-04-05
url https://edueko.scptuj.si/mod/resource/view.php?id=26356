--- v0 (2026-02-11)
+++ v1 (2026-04-05)
@@ -1,626 +1,2716 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="62AD7E0A" w14:textId="59DE036A" w:rsidR="004F534F" w:rsidRPr="004F534F" w:rsidRDefault="004F534F" w:rsidP="002800B8">
-[...135 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="35845FBD" w14:textId="30903A3F" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68BA004F" wp14:editId="18AE1C9A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-3175</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1115060</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1816735" cy="1362710"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="28" name="Slika 11"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 28"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1816735" cy="1362710"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>📦</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PROMET – ZAPIS ZA ZVEZEK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325999D9" w14:textId="6408BF86" w:rsidR="00D32154" w:rsidRDefault="00BF24AB" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AE0565C" wp14:editId="3EA8715D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>4707934</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2312035" cy="1209675"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1" name="Slika 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2312035" cy="1209675"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="725E2119" wp14:editId="647A44EA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2004695</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1898650" cy="962025"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="29" name="Slika 12"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 29"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1898650" cy="962025"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1. Naloge prometa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002800B8">
-[...107 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00D32154">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B62890B" wp14:editId="20F81712">
+                <wp:extent cx="302895" cy="302895"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1621093985" name="Pravokotnik 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="302895" cy="302895"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1B453E24" id="Pravokotnik 1" o:spid="_x0000_s1026" style="width:23.85pt;height:23.85pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJmTBy0wEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v0zAUfUfiP1h+p0lLB1vUdJo2DSEN&#10;hjT4Aa5jNxaJr7nXbVp+PddO1xZ4m/Zi3Q/n3HOPTxbXu74TW4PkwNdyOimlMF5D4/y6lj++37+7&#10;lIKi8o3qwJta7g3J6+XbN4shVGYGLXSNQcEgnqoh1LKNMVRFQbo1vaIJBOO5aQF7FTnFddGgGhi9&#10;74pZWX4oBsAmIGhDxNW7sSmXGd9ao+OjtWSi6GrJ3GI+MZ+rdBbLharWqELr9IGGegGLXjnPQ49Q&#10;dyoqsUH3H1TvNAKBjRMNfQHWOm3yDrzNtPxnm6dWBZN3YXEoHGWi14PVX7dP4Rsm6hQeQP8k4eG2&#10;VX5tbiiwfPyo8lRChKE1qmEG06RdMQSqjhgpIUYTq+ELNPzaahMhy7Kz2KcZvLDYZfX3R/XNLgrN&#10;xffl7PLqQgrNrUOcJqjq+eOAFD8Z6EUKaonMLoOr7QPF8erzlTTLw73ruvzAnf+rwJipksknvskt&#10;VK2g2TN3hNEkbGoOWsDfUgxskFrSr41CI0X32fP+V9P5PDkqJ/OLjzNO8LyzOu8orxmqllGKMbyN&#10;ows3Ad26zTKPHG9YM+vyPidWB7JsgqzIwbDJZed5vnX6rZZ/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;GwY7wdkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9iNIlZiNkUKYhGh&#10;NNWep9kxCWZn0+w2if/eUQ96mcfwhve+yRaTa9VAfWg8G7iaJaCIS28brgy8bh8v70CFiGyx9UwG&#10;PinAIj89yTC1fuQNDUWslIRwSNFAHWOXah3KmhyGme+IxXv3vcMoa19p2+Mo4a7V10lyqx02LA01&#10;drSsqfwojs7AWK6H3fblSa8vdivPh9VhWbw9G3N+Nj3cg4o0xb9j+MYXdMiFae+PbINqDcgj8WeK&#10;dzOfg9r/qs4z/Z89/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJmTBy0wEAAJ4DAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAbBjvB2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" filled="f" stroked="f">
+                <o:lock v:ext="edit" aspectratio="t"/>
+                <w10:anchorlock/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326FD88C" w14:textId="5F11D606" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00BF24AB" w:rsidP="00BF24AB">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="323D4C87" wp14:editId="1E90ED7B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-38496</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2694346</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2277110" cy="1275715"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="2" name="Slika 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2277110" cy="1275715"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D34DFA" w14:textId="6F0A3C87" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0595F490" w14:textId="03C14D0E" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D3E68B" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Promet je pomembna gospodarska dejavnost, ki omogoča prevoz ljudi, blaga in informacij.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Promet omogoča, da ljudje zadovoljujejo svoje potrebe po različnih dobrinah, tudi tistih, ki jih ne proizvajajo sami.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Omogoča delitev dela med podjetji in razvoj trgovine.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Promet povezuje države in ljudi ter omogoča kulturno in politično sodelovanje.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Brez prometa bi ljudje uporabljali le dobrine iz svoje okolice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC1DC21" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2. Vrste prometnih podjetij</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4726B85A" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Poznamo več vrst prometnih podjetij.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pošta prenaša sporočila, manjše pošiljke in denar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Železnica prevaža potnike in večje količine blaga.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Cestni promet omogoča prevoz blaga na kratke in dolge razdalje.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Pomorski promet je primeren za prevoz velikih količin blaga po vodi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zračni promet je najhitrejši in se uporablja za nujne in vredne pošiljke.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Cevni promet se uporablja za prevoz nafte in plina.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180B4B90" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3. Poštna dejavnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045EA42A" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pošta opravlja prenos pisem, paketov in denarja.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zavezana je poštni tajnosti.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Pošta zaračunava svoje storitve po ceniku.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Za nujna sporočila lahko uporabimo telefon ali elektronsko pošto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C17A89D" w14:textId="34F63C68" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4. Železniški promet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AC7D07" w14:textId="7A332C66" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4A8E85" w14:textId="3312FE6B" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104A5BD6" w14:textId="4830C2C2" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="003D09E9" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FE4D8F2" wp14:editId="6DAEE022">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2930120</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1758950" cy="1171575"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="33" name="Slika 15"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 33"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1758950" cy="1171575"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="780D7258" wp14:editId="49F8ED27">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2064518</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2970615</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1508125" cy="1007745"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="32" name="Slika 14"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 32"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1508125" cy="1007745"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="007901FA" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50E21C8A" wp14:editId="0DE6DA22">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>4723130</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1159510</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2368550" cy="1577975"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="9" name="Slika 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2368550" cy="1577975"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="007901FA" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="665B23E2" wp14:editId="7D8C640A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-1028</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2888837</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1860550" cy="1397635"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="7" name="Slika 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1860550" cy="1397635"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="007901FA" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="304847BD" wp14:editId="6E5CEA10">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1182714</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3352800" cy="1566545"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="8" name="Slika 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3352800" cy="1566545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Železniški promet se uporablja za prevoz potnikov in blaga.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Poznamo kosovne, vagonske in zbirne pošiljke.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kosovna pošiljka je manjša, vagonska pa večja od 6 ton.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zbirna pošiljka združuje več manjših pošiljk.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Prevozna listina je tovorni list, v potniškem prometu pa vozovnica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350D2FAC" w14:textId="7360A975" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5. Cestni promet</w:t>
+      </w:r>
+      <w:r w:rsidR="003D09E9" w:rsidRPr="003D09E9">
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002800B8">
-[...6 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EA9C18" w14:textId="03655F0A" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cestni promet je najbolj razširjen in fleksibilen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Omogoča dostavo blaga od vrat do vrat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Uporabljajo se tovornjaki, avtobusi in druga vozila.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Prevozna listina je tovorni list CMR.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Sistem TIR omogoča hitrejši prehod meje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722865EF" w14:textId="3842F060" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6. Pomorski promet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DB755E" w14:textId="5D14709B" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08324E39" w14:textId="15279B74" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00152AD7" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...22 lines deleted...]
-      </w:r>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01A2E689" wp14:editId="2B837EB1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2227495</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>295448</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3016891" cy="1711155"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="34" name="Slika 16"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 34"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3016891" cy="1711155"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AD7A8A4" wp14:editId="1C3112A7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>646430</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>190500</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2165985" cy="1443990"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="3810"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="13" name="Slika 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2165985" cy="1443990"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEFA798" w14:textId="78BA10E8" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FD1F40" w14:textId="7422E0C9" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A4BA75" w14:textId="0F5B39E7" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pomorski promet je primeren za velike količine blaga.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Je najcenejši na dolge razdalje.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Uporabljajo se tovorne in potniške ladje.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Prevozni listini sta konosament in nakladnica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA516A3" w14:textId="21E87600" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7. Zračni promet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E625970" w14:textId="6A78EFD9" w:rsidR="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zračni promet opravljajo letalske družbe.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Je najhitrejši način prevoza.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Uporablja se za nujno, dragoceno ali hitro pokvarljivo blago.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Je tudi najdražji način prevoza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E58387" w14:textId="45F54104" w:rsidR="00B8394E" w:rsidRDefault="00B8394E" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...56 lines deleted...]
-      </w:r>
+        <w:t>4.3.6 Primerjava prometa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4A3818" w14:textId="4DA1B7AB" w:rsidR="00B8394E" w:rsidRDefault="00B8394E" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...40 lines deleted...]
-    <w:sectPr w:rsidR="00052317" w:rsidRPr="002800B8">
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="500FF9AE" wp14:editId="6580BD01">
+            <wp:extent cx="4647715" cy="1639702"/>
+            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+            <wp:docPr id="1499803993" name="Slika 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1499803993" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId15"/>
+                    <a:srcRect l="34172" t="45779" r="24269" b="30762"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4675759" cy="1649596"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE60F58" w14:textId="77777777" w:rsidR="00B8394E" w:rsidRPr="00D32154" w:rsidRDefault="00B8394E" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443A9D20" w14:textId="1C3E4108" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8. Špediter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AABC07" w14:textId="1B51996A" w:rsidR="00D32154" w:rsidRDefault="00BF24AB" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B9CB4BE" wp14:editId="4A4C8AD5">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>19406</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1125826</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1522095" cy="855980"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="1270"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="14" name="Slika 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 14"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1522095" cy="855980"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Špediter je posrednik med pošiljateljem in prevoznikom.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Organizira prevoz in izbere najugodnejšega prevoznika.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Uredi potrebne dokumente, carinjenje in zavarovanje.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Špediter odgovarja za svoje napake, ne pa za napake prevoznika.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Njegova naloga je, da vedno deluje v korist naročnika.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32154" w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ima pravico do plačila in lahko zadrži blago, če ni plačan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A9DBA1" w14:textId="77777777" w:rsidR="00D77277" w:rsidRPr="00D32154" w:rsidRDefault="00D77277" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77ADF160" w14:textId="77777777" w:rsidR="007E570F" w:rsidRDefault="007E570F" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63374184" w14:textId="205BAAA3" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>🧠</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VPRAŠANJA IN ODGOVORI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D950A0" w14:textId="077CA6D3" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1. Kaj je promet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F6E4A4" w14:textId="62FD1614" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Promet je dejavnost, ki omogoča prevoz ljudi, blaga in informacij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BD9DD4" w14:textId="2836AD21" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2. Katere so glavne naloge prometa?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535C84C0" w14:textId="6DCF60BC" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Omogoča oskrbo z dobrinami, delitev dela in povezovanje ljudi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65093D02" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3. Katere vrste prometa poznamo?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7663F3" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cestni, železniški, pomorski, zračni, cevni in poštni promet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067694FC" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4. Kateri promet omogoča dostavo od vrat do vrat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3E4897" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cestni promet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158730CC" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5. Kateri promet je najhitrejši?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E67C76A" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zračni promet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B24FA1" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6. Kateri promet je najcenejši za velike razdalje?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A587DE" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pomorski promet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C05D67F" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7. Kaj je CMR?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170298DC" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CMR je tovorni list za mednarodni cestni promet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28646E8D" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8. Kaj je naloga špediterja?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF1E839" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Organizira prevoz in ureja dokumente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703ED356" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9. Kakšna je razlika med špediterjem in prevoznikom?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353E7910" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Špediter organizira prevoz, prevoznik pa blago dejansko prevaža.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6566539E" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>10. Kaj mora špediter storiti, če obstaja nevarnost za blago?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A2BAAD" w14:textId="77777777" w:rsidR="00D32154" w:rsidRPr="00D32154" w:rsidRDefault="00D32154" w:rsidP="00D32154">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D32154">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ukrepati mora v korist naročnika (npr. pospešiti prevoz ali zagotoviti skladiščenje).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496032BD" w14:textId="77777777" w:rsidR="00052317" w:rsidRDefault="00052317"/>
+    <w:sectPr w:rsidR="00052317">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...101 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002800B8"/>
+    <w:rsidRoot w:val="00D32154"/>
     <w:rsid w:val="00052317"/>
     <w:rsid w:val="000B789B"/>
     <w:rsid w:val="00122672"/>
-    <w:rsid w:val="002800B8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F534F"/>
+    <w:rsid w:val="00152AD7"/>
+    <w:rsid w:val="003D09E9"/>
+    <w:rsid w:val="005933F3"/>
+    <w:rsid w:val="007901FA"/>
+    <w:rsid w:val="007E570F"/>
     <w:rsid w:val="00A72800"/>
+    <w:rsid w:val="00B8394E"/>
+    <w:rsid w:val="00BF24AB"/>
+    <w:rsid w:val="00D32154"/>
+    <w:rsid w:val="00D77277"/>
+    <w:rsid w:val="00F41E61"/>
+    <w:rsid w:val="00FB4949"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="345FD108"/>
+  <w14:docId w14:val="2FBFF698"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{29240653-4759-4483-9F0F-4E7315CF8F7E}"/>
+  <w15:docId w15:val="{9F687378-07FC-4EAE-BA01-37F7274D9C46}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sl-SI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -980,586 +3070,579 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Navaden">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="Naslov1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="Naslov2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="Naslov3Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="Naslov4Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="Naslov5Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="Naslov6Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="Naslov7Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="Naslov8Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="Naslov9Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Privzetapisavaodstavka">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Navadnatabela">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Brezseznama">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Naslov1Znak">
     <w:name w:val="Naslov 1 Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Naslov1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Naslov2Znak">
     <w:name w:val="Naslov 2 Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Naslov2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Naslov3Znak">
     <w:name w:val="Naslov 3 Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Naslov3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Naslov4Znak">
     <w:name w:val="Naslov 4 Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Naslov4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Naslov5Znak">
     <w:name w:val="Naslov 5 Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Naslov5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Naslov6Znak">
     <w:name w:val="Naslov 6 Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Naslov6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Naslov7Znak">
     <w:name w:val="Naslov 7 Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Naslov7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Naslov8Znak">
     <w:name w:val="Naslov 8 Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Naslov8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Naslov9Znak">
     <w:name w:val="Naslov 9 Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Naslov9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Naslov">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="NaslovZnak"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
-      <w:spacing w:after="80"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NaslovZnak">
     <w:name w:val="Naslov Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Naslov"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Podnaslov">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="PodnaslovZnak"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PodnaslovZnak">
     <w:name w:val="Podnaslov Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Podnaslov"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="CitatZnak"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatZnak">
     <w:name w:val="Citat Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavekseznama">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Navaden"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intenzivenpoudarek">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Intenzivencitat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Navaden"/>
     <w:next w:val="Navaden"/>
     <w:link w:val="IntenzivencitatZnak"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenzivencitatZnak">
     <w:name w:val="Intenziven citat Znak"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:link w:val="Intenzivencitat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intenzivensklic">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="002800B8"/>
+    <w:rsid w:val="00D32154"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
   <a:themeElements>
     <a:clrScheme name="Pisarna">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1817,55 +3900,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>534</Characters>
+  <Pages>5</Pages>
+  <Words>490</Words>
+  <Characters>2799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Naslov</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>626</CharactersWithSpaces>
+  <CharactersWithSpaces>3283</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>