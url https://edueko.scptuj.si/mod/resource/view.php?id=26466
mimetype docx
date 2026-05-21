--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -1,10718 +1,5496 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1D427C77" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="00CA5F63">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7AB91766" w14:textId="5B006F95" w:rsidR="008620CB" w:rsidRDefault="00A13AA8" w:rsidP="008620CB">
+      <w:pPr>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">                          </w:t>
-[...21 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...111 lines deleted...]
-    </w:p>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F558749" wp14:editId="74055552">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-109220</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-147320</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5924550" cy="752475"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Polje z besedilom 33"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5924550" cy="752475"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10DE0C77" w14:textId="383557DF" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB">
+                            <w:r>
+                              <w:t>Ime in priimek:__________________________</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C45B34">
+                              <w:t xml:space="preserve">                       </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3190E5AE" w14:textId="77777777" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB"/>
+                          <w:p w14:paraId="1EC823BF" w14:textId="58E2BC86" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Test </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A83A20">
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A13AA8">
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0090522E">
+                              <w:t>0</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A13AA8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                     </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00041E97">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00546CC1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>A</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A13AA8">
+                              <w:t xml:space="preserve"> -  </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CD2491">
+                              <w:t>2cT</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7F102090" w14:textId="77777777" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="8385"/>
+                              </w:tabs>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="28BE2DC6" w14:textId="77777777" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2F558749" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Polje z besedilom 33" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-8.6pt;margin-top:-11.6pt;width:466.5pt;height:59.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1FM+kmQIAAK0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5snlIgNSkFUlSJA&#10;hYqz47WJi+1xbSe74dcz9m4eUC5Uvezanm9e3zzOzhujyVr4oMCWtH/Uo0RYDpWyjyX9dX/15Ssl&#10;ITJbMQ1WlHQjAj2ffv50VruJGMASdCU8QSM2TGpX0mWMblIUgS+FYeEInLAolOANi3j1j0XlWY3W&#10;jS4Gvd5xUYOvnAcuQsDXy1ZIp9m+lILHGymDiESXFGOL+evzd5G+xfSMTR49c0vFuzDYP0RhmLLo&#10;dGfqkkVGVl79Zcoo7iGAjEccTAFSKi5yDphNv/cmm7slcyLnguQEt6Mp/D+z/Hp964mqSjqkxDKD&#10;JboF/VuQZ7IQQVRKgyHDYeKpdmGC8DuHCrH5Bg3WO+cc3Bz4U0BIcYBpFQKiEy+N9Cb9MWOCiliK&#10;zY5+0UTC8XF8OhiNxyjiKDsZD0Yn4+S32Gs7H+J3gRGlQ0k9ljdHwNbzEFvoFpKcBdCqulJa50tq&#10;KXGhPVkzbAYd+53xVyhtSV3S4yGGkZQsJPXWsrbpReSm6tyldNsM8ylutEgYbX8KiaTmRN/xzTgX&#10;duc/oxNKoquPKHb4fVQfUW7zQI3sGWzcKRtlwbeFfU1Z9bSlTLb4ruChzTtREJtFg2yl4wKqDXaK&#10;h3bmguNXCqs2ZyHeMo9DhoXGxRFv8CM1IOvQnShZgn9+7z3hsfdRSkmNQ1vS8GfFvKBE/7A4Faf9&#10;0ShNeb6MxicDvPhDyeJQYlfmArAV+riiHM/HhI96e5QezAPul1nyiiJmOfouadweL2K7SnA/cTGb&#10;ZRDOtWNxbu8c3w5I6sn75oF51zVuxJa/hu14s8mb/m2xqTAWZqsIUuXm3rPaEY87IY9Ht7/S0jm8&#10;Z9R+y05fAAAA//8DAFBLAwQUAAYACAAAACEAs2Qoy+AAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPS0/DMBCE70j8B2uRuKDWeSgUQpwKIR5SbzQ8xM2NlyQiXkexm4R/z3KC24x2NPtNsV1sLyYc&#10;fedIQbyOQCDVznTUKHipHlZXIHzQZHTvCBV8o4dteXpS6Ny4mZ5x2odGcAn5XCtoQxhyKX3dotV+&#10;7QYkvn260erAdmykGfXM5baXSRRdSqs74g+tHvCuxfprf7QKPi6a951fHl/nNEuH+6ep2ryZSqnz&#10;s+X2BkTAJfyF4Ref0aFkpoM7kvGiV7CKNwlHWSQpC05cxxmPObDIUpBlIf9PKH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA9RTPpJkCAACtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAs2Qoy+AAAAAKAQAADwAAAAAAAAAAAAAAAADzBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="10DE0C77" w14:textId="383557DF" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB">
+                      <w:r>
+                        <w:t>Ime in priimek:__________________________</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C45B34">
+                        <w:t xml:space="preserve">                       </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3190E5AE" w14:textId="77777777" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB"/>
+                    <w:p w14:paraId="1EC823BF" w14:textId="58E2BC86" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Test </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A83A20">
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A13AA8">
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0090522E">
+                        <w:t>0</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A13AA8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                     </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00041E97">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00546CC1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>A</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A13AA8">
+                        <w:t xml:space="preserve"> -  </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CD2491">
+                        <w:t>2cT</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7F102090" w14:textId="77777777" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB">
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="8385"/>
+                        </w:tabs>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="28BE2DC6" w14:textId="77777777" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008620CB">
+        <w:t xml:space="preserve">                                                                                                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C3A981" w14:textId="77777777" w:rsidR="008620CB" w:rsidRDefault="008620CB" w:rsidP="008620CB">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDD58F9" w14:textId="77777777" w:rsidR="00A13AA8" w:rsidRDefault="00A13AA8" w:rsidP="008620CB"/>
+    <w:p w14:paraId="1CAB2A9E" w14:textId="77777777" w:rsidR="00360466" w:rsidRDefault="00360466" w:rsidP="008620CB"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10103" w:type="dxa"/>
-[...9 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="Tabelamrea"/>
+        <w:tblW w:w="9277" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="878"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2146"/>
+        <w:gridCol w:w="776"/>
+        <w:gridCol w:w="892"/>
+        <w:gridCol w:w="1001"/>
+        <w:gridCol w:w="982"/>
+        <w:gridCol w:w="1001"/>
+        <w:gridCol w:w="1103"/>
+        <w:gridCol w:w="2401"/>
+        <w:gridCol w:w="1121"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA5F63" w:rsidRPr="001234AD" w14:paraId="73699A10" w14:textId="77777777" w:rsidTr="00692749">
+      <w:tr w:rsidR="008620CB" w:rsidRPr="0014606A" w14:paraId="13C0806A" w14:textId="77777777" w:rsidTr="0015555A">
         <w:trPr>
-          <w:trHeight w:val="210"/>
+          <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10103" w:type="dxa"/>
+            <w:tcW w:w="9277" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29D53546" w14:textId="560539DB" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="0036267A">
+          <w:p w14:paraId="6D8EA0EC" w14:textId="1202ACCE" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
-              <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Kriterij ocenjevanja:                                             Število možnih točk na testu:      </w:t>
+              </w:rPr>
+              <w:t>Meje za oceno</w:t>
             </w:r>
-            <w:r w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">:                                           </w:t>
             </w:r>
-            <w:r w:rsidR="00CC5310" w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r w:rsidR="00B20DFE">
-[...3 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Število možnih točk na testu:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="000C40D8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00936ED5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5F63" w:rsidRPr="001234AD" w14:paraId="498DEB5D" w14:textId="77777777" w:rsidTr="00692749">
+      <w:tr w:rsidR="008620CB" w:rsidRPr="0014606A" w14:paraId="521544B4" w14:textId="77777777" w:rsidTr="0015555A">
         <w:trPr>
-          <w:trHeight w:val="252"/>
+          <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="9277" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35485DA3" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="5B0B0D97" w14:textId="2EDED8B9" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="0014007A" w:rsidP="0015555A">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t>Koordinatni sistem. Linearna funkcija.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008620CB" w:rsidRPr="0014606A" w14:paraId="45369282" w14:textId="77777777" w:rsidTr="0015555A">
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F987FB" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t>ocena </w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:t>ocena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcW w:w="882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="343CF994" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="43E272D0" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t>1 </w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1001" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="223F618F" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="615B6C1A" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t>2 </w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1026" w:type="dxa"/>
+            <w:tcW w:w="973" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="748E66AA" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="0B4F19C9" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t>3 </w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1026" w:type="dxa"/>
+            <w:tcW w:w="1001" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16057F0C" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="749CDC8E" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t>4 </w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1188" w:type="dxa"/>
+            <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BE7A96D" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="40C617B1" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t>5 </w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1999" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="315BB209" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="0A87AE8E" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t>Število osvojenih točk </w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:t>Število osvojenih točk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2146" w:type="dxa"/>
+            <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25C9CB6D" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="12403B7B" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t>OCENA </w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:t>OCENA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5F63" w:rsidRPr="001234AD" w14:paraId="2A7EDEFF" w14:textId="77777777" w:rsidTr="00692749">
+      <w:tr w:rsidR="008620CB" w14:paraId="403A4369" w14:textId="77777777" w:rsidTr="0015555A">
         <w:trPr>
-          <w:trHeight w:val="283"/>
+          <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="776" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="648B35A9" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="599F613D" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...8 lines deleted...]
-              </w:rPr>
+          </w:p>
+          <w:p w14:paraId="52623D19" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="0014606A">
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="873" w:type="dxa"/>
+            <w:tcW w:w="882" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B967D4B" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="1DCEBD0E" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...26 lines deleted...]
-            </m:oMath>
           </w:p>
-          <w:p w14:paraId="67518B79" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="1F3774D1" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...3 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="0014606A">
+              <w:rPr>
+                <w:position w:val="-10"/>
+              </w:rPr>
+              <w:object w:dxaOrig="660" w:dyaOrig="340" w14:anchorId="02CC3941">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:33.75pt;height:17.25pt" o:ole="">
+                  <v:imagedata r:id="rId5" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1838223839" r:id="rId6"/>
+              </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1001" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E608A02" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00216ACC" w:rsidP="007344D4">
+          <w:p w14:paraId="2D892847" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
             </w:pPr>
-            <m:oMathPara>
-[...22 lines deleted...]
-            </m:oMathPara>
           </w:p>
-          <w:p w14:paraId="189B3B88" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="01DB0809" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="0014606A">
+              <w:rPr>
+                <w:position w:val="-10"/>
+              </w:rPr>
+              <w:object w:dxaOrig="780" w:dyaOrig="340" w14:anchorId="6FBD17B3">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:39pt;height:17.25pt" o:ole="">
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1838223840" r:id="rId8"/>
+              </w:object>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="973" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACFE562" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="249FCF93" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="0014606A">
+              <w:rPr>
+                <w:position w:val="-10"/>
+              </w:rPr>
+              <w:object w:dxaOrig="760" w:dyaOrig="340" w14:anchorId="44432ADC">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:38.25pt;height:17.25pt" o:ole="">
+                  <v:imagedata r:id="rId9" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1838223841" r:id="rId10"/>
+              </w:object>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EB0542" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50357A0F" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="0014606A">
+              <w:rPr>
+                <w:position w:val="-10"/>
+              </w:rPr>
+              <w:object w:dxaOrig="780" w:dyaOrig="340" w14:anchorId="5FD01C00">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:39pt;height:17.25pt" o:ole="">
+                  <v:imagedata r:id="rId11" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1838223842" r:id="rId12"/>
+              </w:object>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E987D6C" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="0014606A" w:rsidRDefault="008620CB" w:rsidP="0015555A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B106842" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="00840686" w:rsidRDefault="008620CB" w:rsidP="0015555A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="0014606A">
+              <w:rPr>
+                <w:position w:val="-10"/>
+              </w:rPr>
+              <w:object w:dxaOrig="880" w:dyaOrig="340" w14:anchorId="4DCF2349">
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:44.25pt;height:17.25pt" o:ole="">
+                  <v:imagedata r:id="rId13" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1838223843" r:id="rId14"/>
+              </w:object>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2419" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7C8584" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="00840686" w:rsidRDefault="008620CB" w:rsidP="0015555A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1026" w:type="dxa"/>
+            <w:tcW w:w="1122" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
-[...2 lines deleted...]
-              <w:right w:val="double" w:sz="6" w:space="0" w:color="C0504D"/>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:left w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+              <w:right w:val="double" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16478ADA" w14:textId="77777777" w:rsidR="00CA5F63" w:rsidRPr="001234AD" w:rsidRDefault="00CA5F63" w:rsidP="007344D4">
+          <w:p w14:paraId="571AF51D" w14:textId="77777777" w:rsidR="008620CB" w:rsidRPr="00840686" w:rsidRDefault="008620CB" w:rsidP="0015555A">
             <w:pPr>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8385"/>
+              </w:tabs>
             </w:pPr>
-            <w:r w:rsidRPr="001234AD">
-[...188 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="673F9C4F" w14:textId="77777777" w:rsidR="006D5423" w:rsidRDefault="00CA5F63" w:rsidP="00CA5F63">
-[...609 lines deleted...]
-    <w:p w14:paraId="228F2557" w14:textId="4CAB5217" w:rsidR="0036267A" w:rsidRPr="004513B0" w:rsidRDefault="00E26D0E" w:rsidP="004513B0">
+    <w:p w14:paraId="7EFC76EB" w14:textId="77777777" w:rsidR="00393D0D" w:rsidRDefault="00393D0D" w:rsidP="008620CB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1638DFE0" w14:textId="3FD239B4" w:rsidR="008620CB" w:rsidRPr="00F736CA" w:rsidRDefault="008620CB" w:rsidP="008620CB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F736CA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Postopek reševanja vsake naloge mora biti zapisan! Samo zapisane rešitve bodo ovrednotene  z  0 točk!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20483050" w14:textId="77777777" w:rsidR="008E4F03" w:rsidRDefault="008E4F03" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="502"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6A5711" w14:textId="5088C076" w:rsidR="008E4F03" w:rsidRDefault="00C71E22" w:rsidP="00C71E22">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...25 lines deleted...]
-    <w:p w14:paraId="34EFA1FA" w14:textId="5BB0B53B" w:rsidR="0036267A" w:rsidRPr="001234AD" w:rsidRDefault="0036267A" w:rsidP="0036267A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V koordinatnem sistemu je narisana premica.                                                                       (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74913">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294C4F4D" w14:textId="1E9F7760" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66B3570B" wp14:editId="47FE2E51">
+            <wp:extent cx="3162300" cy="3321267"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="10" name="Slika 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3193633" cy="3354175"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3831CB01" w14:textId="55D3CC64" w:rsidR="00C71E22" w:rsidRDefault="00C71E22" w:rsidP="00C71E22">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5D75D7" w14:textId="51021B90" w:rsidR="00DD4455" w:rsidRDefault="00DD4455" w:rsidP="00DD4455">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:tabs>
-[...406 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...264 lines deleted...]
-    <w:p w14:paraId="282B0C1E" w14:textId="0009ECAA" w:rsidR="00945A8C" w:rsidRPr="001234AD" w:rsidRDefault="00945A8C" w:rsidP="004513B0">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izpiši smerni koeficient in začetno vrednost premice.____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E830F0" w14:textId="7165096A" w:rsidR="00DD4455" w:rsidRDefault="00DD4455" w:rsidP="00DD4455">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="6E3E331A" w14:textId="77777777" w:rsidR="00C14EC9" w:rsidRPr="00FB3B8B" w:rsidRDefault="00C14EC9" w:rsidP="00C14EC9">
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zapiši enačbo premice.______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C272636" w14:textId="6436006C" w:rsidR="00DD4455" w:rsidRDefault="00DD4455" w:rsidP="00DD4455">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:contextualSpacing/>
-[...90 lines deleted...]
-    <w:p w14:paraId="5615D943" w14:textId="0543BF5F" w:rsidR="00A81D45" w:rsidRPr="005E7981" w:rsidRDefault="005E7981" w:rsidP="005E7981">
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zapiši predpis linearne funkcije, katere graf je narisana premica.________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BB2254" w14:textId="1CFBF84D" w:rsidR="00DD4455" w:rsidRDefault="00DD4455" w:rsidP="00DD4455">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...75 lines deleted...]
-    <w:p w14:paraId="1F1AB4C9" w14:textId="0D6DF00C" w:rsidR="007967FC" w:rsidRPr="007967FC" w:rsidRDefault="007967FC" w:rsidP="004513B0">
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ali točka D(-1, 5)leži na premici?___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0971615E" w14:textId="7BF97AD0" w:rsidR="00DD4455" w:rsidRDefault="00DD4455" w:rsidP="00DD4455">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-      </w:r>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="5E96410F" w14:textId="5CFDA1AC" w:rsidR="007967FC" w:rsidRPr="00DE0A7C" w:rsidRDefault="007967FC" w:rsidP="00DE0A7C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ali gre premica skozi točko F(10, 29)?_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE98A81" w14:textId="50050EB9" w:rsidR="00DD4455" w:rsidRDefault="00DD4455" w:rsidP="00DD4455">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Koliko je f(2)?_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D12B5DB" w14:textId="73B06111" w:rsidR="00DD4455" w:rsidRDefault="00DD4455" w:rsidP="00DD4455">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Na grafu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74913">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00936ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74913">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s točko </w:t>
+      </w:r>
+      <w:r w:rsidR="00936ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74913">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> označi ničlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BB7709" w14:textId="485486CD" w:rsidR="00C71E22" w:rsidRDefault="00C71E22" w:rsidP="00C71E22">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069B0511" w14:textId="4416243F" w:rsidR="008E4F03" w:rsidRDefault="008E4F03" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="502"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D65973" w14:textId="48329147" w:rsidR="00266214" w:rsidRDefault="00266214" w:rsidP="00F87E43">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FC3E56" w14:textId="25F05883" w:rsidR="00266214" w:rsidRDefault="00266214" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10806951" w14:textId="29550618" w:rsidR="00266214" w:rsidRDefault="00266214" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD78D00" w14:textId="11492161" w:rsidR="00266214" w:rsidRDefault="00266214" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49170B9C" w14:textId="77777777" w:rsidR="008E4F03" w:rsidRDefault="008E4F03" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17111936" w14:textId="77777777" w:rsidR="008E4F03" w:rsidRDefault="008E4F03" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F8AD65" w14:textId="77777777" w:rsidR="004443FC" w:rsidRDefault="004443FC" w:rsidP="00C71E22">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83A20" w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remici </w:t>
+      </w:r>
+      <w:r w:rsidR="000B554C" w:rsidRPr="004443FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000B554C" w:rsidRPr="004443FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000B554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="000B554C" w:rsidRPr="004443FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="000B554C" w:rsidRPr="004443FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83A20" w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nariši</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z izračunom odsekov na osi x in y.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83A20" w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BEABEA" w14:textId="2B141A2E" w:rsidR="004443FC" w:rsidRPr="000B554C" w:rsidRDefault="004443FC" w:rsidP="004443FC">
+      <w:pPr>
+        <w:ind w:left="502"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83A20" w:rsidRPr="00955BE2">
+        <w:t xml:space="preserve">apiši </w:t>
+      </w:r>
+      <w:r w:rsidR="0013155A">
+        <w:t xml:space="preserve">koordinati </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83A20" w:rsidRPr="00955BE2">
+        <w:t>presečišč</w:t>
+      </w:r>
+      <w:r w:rsidR="0013155A">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C14EC9">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000B554C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00114EEE" w:rsidRPr="00C14EC9">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="000B554C" w:rsidRPr="004443FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> danih premic</w:t>
+      </w:r>
+      <w:r w:rsidR="000B554C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0013155A">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="0013155A" w:rsidRPr="000B554C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P(____</w:t>
+      </w:r>
+      <w:r w:rsidR="000B554C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C14EC9">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="0013155A" w:rsidRPr="000B554C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000B554C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0013155A" w:rsidRPr="000B554C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>___)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83A20" w:rsidRPr="000B554C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77F12" w:rsidRPr="00955BE2">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83A20" w:rsidRPr="00955BE2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B554C">
+        <w:t xml:space="preserve">(3t, 3t, 2t)                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D2DB57" w14:textId="77777777" w:rsidR="000B554C" w:rsidRDefault="000B554C" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A44F633" w14:textId="4C585572" w:rsidR="00A83A20" w:rsidRPr="00955BE2" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:   </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77F12" w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77F12" w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= – x – 3  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D28990" w14:textId="04E98DB2" w:rsidR="008E4F03" w:rsidRPr="00955BE2" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B554C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77F12" w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y – 5x – 3 = 0 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CB1199" w14:textId="77777777" w:rsidR="00546CC1" w:rsidRPr="00D77F12" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CE0028" w14:textId="0BEEE985" w:rsidR="008E4F03" w:rsidRDefault="008E4F03" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67815301" w14:textId="74DAC61D" w:rsidR="00D77F12" w:rsidRDefault="00955BE2" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:object w:dxaOrig="6120" w:dyaOrig="6120" w14:anchorId="51EA469D">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:350.25pt;height:350.25pt" o:ole="">
+            <v:imagedata r:id="rId16" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1838223844" r:id="rId17"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D66F7B0" w14:textId="5238FD3E" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4B31E2" w14:textId="41C4A2F7" w:rsidR="00546CC1" w:rsidRPr="00955BE2" w:rsidRDefault="00546CC1" w:rsidP="00546CC1">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zapiši  premico  </w:t>
       </w:r>
       <m:oMath>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <m:t>(-3)</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <m:t>+</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:fPr>
+          <m:num>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <m:t>y</m:t>
+            </m:r>
+          </m:num>
+          <m:den>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:den>
+        </m:f>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <m:t>=1</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v preostalih dveh oblikah.                                                           (4t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F581959" w14:textId="3CFA32F3" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6581729C" w14:textId="27953827" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740460C6" w14:textId="67019040" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4207DF0F" w14:textId="43052D4C" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A79733" w14:textId="10604A29" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5909B712" w14:textId="05D76BF0" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34548FF5" w14:textId="2B238591" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC7E42B" w14:textId="76BDB231" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6669FD21" w14:textId="0B20DA98" w:rsidR="00955BE2" w:rsidRDefault="00955BE2" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066EB983" w14:textId="60CF8438" w:rsidR="00955BE2" w:rsidRDefault="00955BE2" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141049F0" w14:textId="77777777" w:rsidR="00955BE2" w:rsidRDefault="00955BE2" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C2C37D" w14:textId="61D2339A" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581286B1" w14:textId="77777777" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D6D146" w14:textId="2C274E89" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFCAB04" w14:textId="4A39C312" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FD64E1" w14:textId="297FBFA3" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00A83A20">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00955BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vsaki linearni funkciji izpiši smerni koeficient in začetno vrednost.</w:t>
+      </w:r>
+      <w:r w:rsidR="005665A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      (4t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6752B717" w14:textId="7651F8D8" w:rsidR="00955BE2" w:rsidRPr="00955BE2" w:rsidRDefault="00955BE2" w:rsidP="00955BE2">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+          </w:rPr>
+          <m:t>f</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+          </w:rPr>
+          <m:t>=4x-3                   k=_______   n=________</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2004E224" w14:textId="77777777" w:rsidR="00955BE2" w:rsidRPr="00955BE2" w:rsidRDefault="00955BE2" w:rsidP="00955BE2">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F4B7D0" w14:textId="5DFDEF1D" w:rsidR="00955BE2" w:rsidRDefault="005665A8" w:rsidP="00955BE2">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+          </w:rPr>
+          <m:t>g</m:t>
+        </m:r>
+        <m:d>
+          <m:dPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:i/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:dPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:e>
+        </m:d>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+          </w:rPr>
+          <m:t>=4-x                    k=_______   n=________</m:t>
+        </m:r>
+      </m:oMath>
+      <w:r w:rsidR="00955BE2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7AFC2F" w14:textId="11AFEBC6" w:rsidR="00955BE2" w:rsidRPr="00955BE2" w:rsidRDefault="00955BE2" w:rsidP="00955BE2">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F296261" w14:textId="5AB4A9C1" w:rsidR="00955BE2" w:rsidRPr="00955BE2" w:rsidRDefault="005665A8" w:rsidP="00955BE2">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <m:oMath>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <m:t>h(x)=</m:t>
+        </m:r>
+        <m:f>
+          <m:fPr>
+            <m:ctrlPr>
+              <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <m:t>45</m:t>
+              <m:t>x</m:t>
             </m:r>
-            <m:sSup>
-[...30 lines deleted...]
-            </m:sSup>
+          </m:num>
+          <m:den>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <m:t>y</m:t>
+              <m:t>2</m:t>
             </m:r>
-            <m:sSup>
-[...72 lines deleted...]
-            </m:sSup>
           </m:den>
         </m:f>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <m:t xml:space="preserve">=                    </m:t>
+          <m:t xml:space="preserve">                     k=______  n=______</m:t>
         </m:r>
       </m:oMath>
-      <w:r w:rsidR="00DE0A7C">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00955BE2" w:rsidRPr="004443FC">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE0A7C">
-[...58 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00955BE2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380D051D" w14:textId="77777777" w:rsidR="005665A8" w:rsidRPr="005665A8" w:rsidRDefault="005665A8" w:rsidP="005665A8">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03125E5C" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="005665A8">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
       <m:oMath>
-        <m:f>
-[...733 lines deleted...]
-        </m:f>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="28"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
-          <m:t>∙3+3</m:t>
-[...39 lines deleted...]
-          <m:t>:</m:t>
+          <m:t>s</m:t>
         </m:r>
         <m:d>
           <m:dPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:i/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
             </m:ctrlPr>
           </m:dPr>
           <m:e>
-            <m:f>
-[...30 lines deleted...]
-            </m:f>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <m:t>-</m:t>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+              </w:rPr>
+              <m:t>x</m:t>
             </m:r>
-            <m:f>
-[...70 lines deleted...]
-            </m:f>
           </m:e>
         </m:d>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="28"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
-          <m:t>=</m:t>
-[...503 lines deleted...]
-          <m:t>b</m:t>
+          <m:t>= -1                       k=_______   n=________</m:t>
         </m:r>
       </m:oMath>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...235 lines deleted...]
-    <w:p w14:paraId="4021EDBE" w14:textId="427FB999" w:rsidR="00CA5F63" w:rsidRPr="00114EEE" w:rsidRDefault="00114EEE" w:rsidP="004513B0">
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9DF385" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="005665A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528DF8C9" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="005665A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DE85F1" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="005665A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7683041B" w14:textId="68A1585F" w:rsidR="005665A8" w:rsidRPr="005665A8" w:rsidRDefault="005665A8" w:rsidP="005665A8">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005665A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zapiši enačbo premice skozi točki A(3, 1) in B(-1,2).                              </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-                <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005665A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       (4t)                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6543BC" w14:textId="7F6D1915" w:rsidR="00A83A20" w:rsidRDefault="00A83A20" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="17684061" w14:textId="157A858F" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="18627AE5" w14:textId="151162A9" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="57029B1A" w14:textId="1A0506A5" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="4DDCA562" w14:textId="24C17858" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="2D329658" w14:textId="08BE87A9" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="10672222" w14:textId="5F952D9E" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="7903FA3C" w14:textId="28A3C8F5" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="2E612DE8" w14:textId="4340DC1E" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="2A493DD9" w14:textId="56D6643B" w:rsidR="00357E8D" w:rsidRDefault="00357E8D" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="79D00053" w14:textId="3BA968A3" w:rsidR="00357E8D" w:rsidRDefault="00357E8D" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="6D20120C" w14:textId="02615897" w:rsidR="00357E8D" w:rsidRDefault="00357E8D" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="6B9040A4" w14:textId="180CBEBB" w:rsidR="00357E8D" w:rsidRDefault="00357E8D" w:rsidP="00A83A20"/>
+    <w:p w14:paraId="2DA2F9DF" w14:textId="54AFB4AB" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BFC154" w14:textId="24E7A63C" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAE5398" w14:textId="1A0278F7" w:rsidR="005665A8" w:rsidRPr="005665A8" w:rsidRDefault="005665A8" w:rsidP="005665A8">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005665A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ali so naslednje izjave pravilne (P) ali nepravilne (N)? Obkroži ustrezno črko.                           (4t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C9DD90" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="005665A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelamrea"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6799"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005665A8" w14:paraId="48BBB534" w14:textId="77777777" w:rsidTr="00071CBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2945B402" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72176A45" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Graf funkcije g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A52D6C">
+              <w:rPr>
                 <w:bCs/>
                 <w:i/>
-                <w:sz w:val="28"/>
-[...134 lines deleted...]
-    <w:p w14:paraId="6D11996B" w14:textId="65D1BA0A" w:rsidR="005B0784" w:rsidRPr="001B1B11" w:rsidRDefault="001B1B11" w:rsidP="004513B0">
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>(x)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>= 2x + 10 seka ordinatno os v točki (0,10).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0754C617" w14:textId="77777777" w:rsidR="005665A8" w:rsidRPr="00E723F4" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A401EEB" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68EF10E9" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="366897EE" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="659964C5" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005665A8" w14:paraId="4EA0342E" w14:textId="77777777" w:rsidTr="00071CBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64236B59" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DDA1EE8" w14:textId="77777777" w:rsidR="005665A8" w:rsidRPr="00E723F4" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Premici z enačbama y=3x+5 in y=-3x+5 sta vzporedni</w:t>
+            </w:r>
+            <m:oMath>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:sz w:val="26"/>
+                  <w:szCs w:val="26"/>
+                </w:rPr>
+                <m:t>.</m:t>
+              </m:r>
+            </m:oMath>
+          </w:p>
+          <w:p w14:paraId="73E0817F" w14:textId="77777777" w:rsidR="005665A8" w:rsidRPr="00E723F4" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D4CF77" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D27B21E" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E8F0FA" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11719CFC" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005665A8" w14:paraId="4149F0B7" w14:textId="77777777" w:rsidTr="00071CBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FEB13C" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FE2338C" w14:textId="77777777" w:rsidR="005665A8" w:rsidRPr="00E723F4" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linearna funkcija  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001868B6">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>f(x)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001868B6">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3 je konstantna.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E0594E" w14:textId="77777777" w:rsidR="005665A8" w:rsidRPr="00E723F4" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20CEB7D7" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="356F76EB" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1031D79C" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63294506" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005665A8" w14:paraId="4D102520" w14:textId="77777777" w:rsidTr="00071CBF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6799" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA467C8" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A2E528D" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Smerni koeficient premice 2x + y – 3 = 0 je  k = 2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E21BE78" w14:textId="77777777" w:rsidR="005665A8" w:rsidRPr="00E723F4" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F94D3DE" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B90B00E" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BF0311" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52E5984A" w14:textId="77777777" w:rsidR="005665A8" w:rsidRDefault="005665A8" w:rsidP="00071CBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35623272" w14:textId="1335FF42" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198E312A" w14:textId="4BCF3E9D" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E18CB82" w14:textId="784426CB" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69914184" w14:textId="22D4A532" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D22689" w14:textId="77777777" w:rsidR="00357E8D" w:rsidRDefault="00357E8D" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB83A9F" w14:textId="3D3D314D" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F992199" w14:textId="77777777" w:rsidR="004443FC" w:rsidRDefault="004443FC" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FACFBDA" w14:textId="3A46C4BE" w:rsidR="00357E8D" w:rsidRDefault="00357E8D" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F6921A" w14:textId="77777777" w:rsidR="00357E8D" w:rsidRDefault="00357E8D" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C0D9F5" w14:textId="24C85E92" w:rsidR="00357E8D" w:rsidRPr="00936ED5" w:rsidRDefault="00357E8D" w:rsidP="00357E8D">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Napiši enačbo premice, ki je vzporedna premici</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...345 lines deleted...]
-    <w:p w14:paraId="06EE6330" w14:textId="0CC1F22D" w:rsidR="001611EC" w:rsidRDefault="00947E5B" w:rsidP="004513B0">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357E8D">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="0013155A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357E8D">
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidR="0013155A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357E8D">
+        <w:t>−4x</w:t>
+      </w:r>
+      <w:r w:rsidR="0013155A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357E8D">
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="0013155A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357E8D">
+        <w:t>1 in poteka skozi točko T(2,−3).</w:t>
+      </w:r>
+      <w:r w:rsidR="0013155A">
+        <w:t xml:space="preserve">                  (4t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E0D198" w14:textId="3AEA838A" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C5160E" w14:textId="10EBF786" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47837A64" w14:textId="19FB1656" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5094AA12" w14:textId="724D63A8" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF50C2F" w14:textId="5CE12D21" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458D44D2" w14:textId="57961377" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33759AA4" w14:textId="41BA5A52" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2527E657" w14:textId="77777777" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D0024A" w14:textId="6DF4BEF3" w:rsidR="00936ED5" w:rsidRPr="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614E69F6" w14:textId="27BFDFC4" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:contextualSpacing/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V koordinatnem sistemu so narisane točke. Dopolni izjave.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...66 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          (4t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B019A4" w14:textId="0C4AFAB9" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D9F9BB9" wp14:editId="4750BA5F">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33813D2F" wp14:editId="2A5285FA">
+            <wp:extent cx="3524250" cy="3447636"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:docPr id="9" name="Slika 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3532453" cy="3455661"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E6ABC6" w14:textId="77777777" w:rsidR="00936ED5" w:rsidRPr="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D4C6F4" w14:textId="1D73A3B8" w:rsidR="00936ED5" w:rsidRPr="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V prvem kvadrantu ležita točki ______ in _____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785C8482" w14:textId="1054780D" w:rsidR="00936ED5" w:rsidRPr="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138E31EA" w14:textId="4C2EFD53" w:rsidR="00936ED5" w:rsidRPr="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ordinato 0 imata točki ____ in ____.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B937DD" w14:textId="79A0E389" w:rsidR="00936ED5" w:rsidRPr="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C45FF33" w14:textId="06BC5653" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Točka _____ ima za 1 večjo absciso od točke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE7D820" w14:textId="77777777" w:rsidR="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024862E8" w14:textId="550FF9BE" w:rsidR="00936ED5" w:rsidRPr="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="862"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00936ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V koordinatni sistem vriši točko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z(-2, -5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4CAFF5" w14:textId="7176CE18" w:rsidR="00936ED5" w:rsidRPr="00936ED5" w:rsidRDefault="00936ED5" w:rsidP="00936ED5">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00936ED5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75CD628E" wp14:editId="634ADAE5">
+            <wp:extent cx="3858163" cy="5115639"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="8890"/>
             <wp:docPr id="1" name="Slika 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3357828" cy="676981"/>
+                      <a:ext cx="3858163" cy="5115639"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2157EC" w14:textId="35D9BB27" w:rsidR="00224BC0" w:rsidRPr="00947E5B" w:rsidRDefault="00482253" w:rsidP="00947E5B">
-[...1 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="054816FA" w14:textId="39A62D8B" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372DF43B" w14:textId="77777777" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C023E89" w14:textId="6D25D8C5" w:rsidR="00D77F12" w:rsidRDefault="00D77F12" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF9F6F3" w14:textId="1383AC03" w:rsidR="00D77F12" w:rsidRDefault="00D77F12" w:rsidP="00F87E43">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D32C86E" w14:textId="77777777" w:rsidR="008E4F03" w:rsidRDefault="008E4F03" w:rsidP="008E4F03">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00947E5B">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A61EE8E" w14:textId="29652755" w:rsidR="008E4F03" w:rsidRDefault="008E4F03" w:rsidP="008E4F03">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:contextualSpacing/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A2AAA4" w14:textId="0379295A" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C3E6049" w14:textId="28C6A7BC" w:rsidR="00224BC0" w:rsidRPr="001611EC" w:rsidRDefault="001611EC" w:rsidP="001611EC">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A341804" w14:textId="1B8A45BF" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A26045" w14:textId="4A53ED2A" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BE43A5" w14:textId="6E35CD2E" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210D5F6A" w14:textId="1912292C" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C23148" w14:textId="7CE98F1D" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27244452" w14:textId="355DD023" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B069A17" w14:textId="77525A37" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5BE58B" w14:textId="3981DF30" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465BF82C" w14:textId="514C919D" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017B27E1" w14:textId="6CB58F2B" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4259D0" w14:textId="687C42DF" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021E5BB4" w14:textId="61B0B113" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528617F2" w14:textId="7D517AEC" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E5B209" w14:textId="3BEBD850" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D6551E" w14:textId="768C5ADA" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0186602D" w14:textId="1B243EF2" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588F7DEA" w14:textId="13DE6199" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5552F5CF" w14:textId="6AACEE1F" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073818FF" w14:textId="0E239A2C" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DE51EB" w14:textId="19F9663C" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD3D8AD" w14:textId="4D2C2642" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C4A1C5" w14:textId="5F7EDCB4" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E5D2F0" w14:textId="2BDA0A18" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C20A71" w14:textId="3D177515" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F36CE9" w14:textId="60A60F05" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9B0DA1" w14:textId="2066B906" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD4E55C" w14:textId="456FCD84" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2C2BA6" w14:textId="52937252" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9586BB" w14:textId="6C5EB70E" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A18F7F" w14:textId="390AB4E8" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACB03D7" w14:textId="095F4DF6" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283E9DC7" w14:textId="053792BE" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40054662" w14:textId="256A02C2" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF88831" w14:textId="4F8DB716" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB5A76E" w14:textId="75E4D1AB" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664C7B7D" w14:textId="1F2A59AE" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BF37EF" w14:textId="60D1AFDA" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67542AD7" w14:textId="22FC627C" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475AE37F" w14:textId="04D65EAD" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFAB6AA" w14:textId="633E6ADA" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C9617E4" w14:textId="551F78D8" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336BC96A" w14:textId="491AC445" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E85FF6" w14:textId="47B6327D" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BBC23F" w14:textId="4517C6C0" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3081C0" w14:textId="2BEE7FF6" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77AFD8B4" w14:textId="30197783" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C0ABBD3" w14:textId="77777777" w:rsidR="0013155A" w:rsidRDefault="0013155A" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C5BA118" w14:textId="77777777" w:rsidR="002A694E" w:rsidRDefault="002A694E" w:rsidP="009F2C23">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF8A411" w14:textId="03D05694" w:rsidR="009F2C23" w:rsidRDefault="009F2C23" w:rsidP="009F2C23">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A962B61" w14:textId="77777777" w:rsidR="00546CC1" w:rsidRPr="009F2C23" w:rsidRDefault="00546CC1" w:rsidP="009F2C23">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CACF59" w14:textId="370F4A6F" w:rsidR="00524087" w:rsidRPr="00971C4C" w:rsidRDefault="00AA2CAD" w:rsidP="00546CC1">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B0968">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Premica</w:t>
+      </w:r>
+      <w:r w:rsidR="00524087">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00546CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0968">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na sliki poteka skozi točki A in B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFAEDAE" w14:textId="661A9F02" w:rsidR="00971C4C" w:rsidRPr="005B0968" w:rsidRDefault="00971C4C" w:rsidP="00524087">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="502"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="265303F1" wp14:editId="63566A44">
+            <wp:extent cx="3057525" cy="3423923"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:docPr id="306108652" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="306108652" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3068027" cy="3435684"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07843105" w14:textId="67B83071" w:rsidR="00501E10" w:rsidRPr="008F5F6C" w:rsidRDefault="00501E10" w:rsidP="00501E10">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787C332E" w14:textId="12700ACC" w:rsidR="005B0968" w:rsidRDefault="0090522E" w:rsidP="0090522E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zapiši enačbo premice</w:t>
+      </w:r>
+      <w:r w:rsidR="00524087">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00524087" w:rsidRPr="00971C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2CAD" w:rsidRPr="00AA2CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA2CAD" w:rsidRPr="00AA2CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00524087">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00023EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2CAD" w:rsidRPr="00AA2CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00781788">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00524087">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2CAD" w:rsidRPr="00AA2CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287A5B36" w14:textId="77777777" w:rsidR="0090522E" w:rsidRDefault="0090522E" w:rsidP="0090522E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7D106D" w14:textId="77777777" w:rsidR="0090522E" w:rsidRDefault="0090522E" w:rsidP="0090522E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421DEF98" w14:textId="77777777" w:rsidR="0090522E" w:rsidRDefault="0090522E" w:rsidP="0090522E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A08C33" w14:textId="77777777" w:rsidR="0090522E" w:rsidRPr="0090522E" w:rsidRDefault="0090522E" w:rsidP="0090522E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C13CDEA" w14:textId="77777777" w:rsidR="005B0968" w:rsidRDefault="005B0968" w:rsidP="00A41AB6">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="8496"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA85732" w14:textId="1E0B0A3F" w:rsidR="00111D46" w:rsidRDefault="00111D46" w:rsidP="00A41AB6">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="8496"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2894DCD8" w14:textId="77777777" w:rsidR="00546CC1" w:rsidRDefault="00546CC1" w:rsidP="00A41AB6">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="8496"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68771F2B" w14:textId="3CF3955B" w:rsidR="00111D46" w:rsidRDefault="00111D46" w:rsidP="00A41AB6">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="8496"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B58AA4" w14:textId="77777777" w:rsidR="00111D46" w:rsidRDefault="00111D46" w:rsidP="00A41AB6">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="8496"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62232D30" w14:textId="77777777" w:rsidR="00781788" w:rsidRDefault="008F5F6C" w:rsidP="00AA2CAD">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zapiši enačbo vzporednice skozi točko C</w:t>
+      </w:r>
+      <w:r w:rsidR="00A004D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k dani</w:t>
+      </w:r>
+      <w:r w:rsidR="00524087">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> premici </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00524087" w:rsidRPr="00971C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00A004D0" w:rsidRPr="00971C4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39406654" w14:textId="1A659FB7" w:rsidR="008F5F6C" w:rsidRPr="00781788" w:rsidRDefault="008F5F6C" w:rsidP="00781788">
       <w:pPr>
         <w:ind w:left="360"/>
-        <w:contextualSpacing/>
-[...240 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41AB6" w:rsidRPr="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00A004D0" w:rsidRPr="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vzporednico tudi nariši</w:t>
+      </w:r>
+      <w:r w:rsidR="00524087" w:rsidRPr="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (v zgornjo  sliko).                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00524087" w:rsidRPr="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00524087" w:rsidRPr="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00524087" w:rsidRPr="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781788">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46353992" w14:textId="2FD2750E" w:rsidR="008F5F6C" w:rsidRDefault="008F5F6C" w:rsidP="008F5F6C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E17653" w14:textId="4FC46372" w:rsidR="008F5F6C" w:rsidRDefault="008F5F6C" w:rsidP="008F5F6C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C27F072" w14:textId="3807DE6B" w:rsidR="005B0968" w:rsidRDefault="00357E8D" w:rsidP="008F5F6C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A4B46">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20EC869D" wp14:editId="749996F3">
+            <wp:extent cx="6645910" cy="1710690"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
+            <wp:docPr id="8" name="Slika 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6645910" cy="1710690"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509DDAF2" w14:textId="7323599A" w:rsidR="005B0968" w:rsidRDefault="005B0968" w:rsidP="008F5F6C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02283D4A" w14:textId="77777777" w:rsidR="008E4F03" w:rsidRDefault="008E4F03" w:rsidP="008E4F03">
+      <w:pPr>
+        <w:pStyle w:val="Odstavekseznama"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008E4F03" w:rsidSect="00781788">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Algerian">
+    <w:altName w:val="Algerian"/>
+    <w:panose1 w:val="04020705040A02060702"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0265065A"/>
+    <w:nsid w:val="01B2360A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3D846230"/>
-    <w:lvl w:ilvl="0" w:tplc="819EF084">
+    <w:tmpl w:val="466E385A"/>
+    <w:lvl w:ilvl="0" w:tplc="4DE0EF38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BF32B52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D2628AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04240017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04BF4985"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F7F3D5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6854D4CE"/>
-    <w:lvl w:ilvl="0" w:tplc="33AA7506">
+    <w:tmpl w:val="94FAB7F8"/>
+    <w:lvl w:ilvl="0" w:tplc="8AB4983A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2302" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2157505B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA707F32"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A905348"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA707F32"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6F4B7B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="495007D6"/>
+    <w:lvl w:ilvl="0" w:tplc="0424000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="407C1044"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94FAB7F8"/>
+    <w:lvl w:ilvl="0" w:tplc="8AB4983A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2302" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46AC6FD2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA707F32"/>
+    <w:lvl w:ilvl="0" w:tplc="207240E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630D2FFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28384A2C"/>
+    <w:lvl w:ilvl="0" w:tplc="AE2C7E34">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05AA7589"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64665BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CA525A06"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="E9B2FB02"/>
+    <w:lvl w:ilvl="0" w:tplc="F8D0E07E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1942" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2662" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0424000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3382" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4102" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4822" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0424000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04240019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0424001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...4592 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6982" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="2"/>
-[...110 lines deleted...]
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="9214"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008274EB"/>
-[...132 lines deleted...]
-    <w:rsid w:val="00FE2701"/>
+    <w:rsidRoot w:val="008620CB"/>
+    <w:rsid w:val="00023EC2"/>
+    <w:rsid w:val="00071AE9"/>
+    <w:rsid w:val="000B554C"/>
+    <w:rsid w:val="000C224A"/>
+    <w:rsid w:val="000C40D8"/>
+    <w:rsid w:val="001039CF"/>
+    <w:rsid w:val="00111D46"/>
+    <w:rsid w:val="0013155A"/>
+    <w:rsid w:val="0014007A"/>
+    <w:rsid w:val="001868B6"/>
+    <w:rsid w:val="00196D2C"/>
+    <w:rsid w:val="00266214"/>
+    <w:rsid w:val="00273AED"/>
+    <w:rsid w:val="002A694E"/>
+    <w:rsid w:val="00341CDC"/>
+    <w:rsid w:val="0034320D"/>
+    <w:rsid w:val="00357E8D"/>
+    <w:rsid w:val="00360466"/>
+    <w:rsid w:val="003707A9"/>
+    <w:rsid w:val="00393D0D"/>
+    <w:rsid w:val="00397D28"/>
+    <w:rsid w:val="00421AED"/>
+    <w:rsid w:val="0042419E"/>
+    <w:rsid w:val="004443FC"/>
+    <w:rsid w:val="004501CA"/>
+    <w:rsid w:val="0047594D"/>
+    <w:rsid w:val="004B692C"/>
+    <w:rsid w:val="004C1675"/>
+    <w:rsid w:val="00501E10"/>
+    <w:rsid w:val="00524087"/>
+    <w:rsid w:val="00546CC1"/>
+    <w:rsid w:val="00551117"/>
+    <w:rsid w:val="005665A8"/>
+    <w:rsid w:val="00577F09"/>
+    <w:rsid w:val="005B0968"/>
+    <w:rsid w:val="00616F62"/>
+    <w:rsid w:val="006466A7"/>
+    <w:rsid w:val="00694FB0"/>
+    <w:rsid w:val="006B2645"/>
+    <w:rsid w:val="006B5BDF"/>
+    <w:rsid w:val="00721344"/>
+    <w:rsid w:val="00781788"/>
+    <w:rsid w:val="007A4B46"/>
+    <w:rsid w:val="007B748C"/>
+    <w:rsid w:val="00816523"/>
+    <w:rsid w:val="0084664F"/>
+    <w:rsid w:val="008620CB"/>
+    <w:rsid w:val="008C3FFF"/>
+    <w:rsid w:val="008C4DE7"/>
+    <w:rsid w:val="008E4F03"/>
+    <w:rsid w:val="008F5F6C"/>
+    <w:rsid w:val="0090522E"/>
+    <w:rsid w:val="00936ED5"/>
+    <w:rsid w:val="00955BE2"/>
+    <w:rsid w:val="00971C4C"/>
+    <w:rsid w:val="009D5A23"/>
+    <w:rsid w:val="009F2C23"/>
+    <w:rsid w:val="00A004D0"/>
+    <w:rsid w:val="00A0072A"/>
+    <w:rsid w:val="00A13AA8"/>
+    <w:rsid w:val="00A41AB6"/>
+    <w:rsid w:val="00A52D6C"/>
+    <w:rsid w:val="00A62E73"/>
+    <w:rsid w:val="00A83A20"/>
+    <w:rsid w:val="00AA14A3"/>
+    <w:rsid w:val="00AA2CAD"/>
+    <w:rsid w:val="00AA3729"/>
+    <w:rsid w:val="00B07DC3"/>
+    <w:rsid w:val="00B463FA"/>
+    <w:rsid w:val="00BD2A00"/>
+    <w:rsid w:val="00BD354F"/>
+    <w:rsid w:val="00C45B34"/>
+    <w:rsid w:val="00C604C1"/>
+    <w:rsid w:val="00C70354"/>
+    <w:rsid w:val="00C70ECD"/>
+    <w:rsid w:val="00C71E22"/>
+    <w:rsid w:val="00C72A0B"/>
+    <w:rsid w:val="00C74913"/>
+    <w:rsid w:val="00CD2491"/>
+    <w:rsid w:val="00D32AE9"/>
+    <w:rsid w:val="00D32C5E"/>
+    <w:rsid w:val="00D77F12"/>
+    <w:rsid w:val="00D913BF"/>
+    <w:rsid w:val="00DD4455"/>
+    <w:rsid w:val="00E13271"/>
+    <w:rsid w:val="00E8013C"/>
+    <w:rsid w:val="00F419CD"/>
+    <w:rsid w:val="00F83681"/>
+    <w:rsid w:val="00F86F84"/>
+    <w:rsid w:val="00F87E43"/>
+    <w:rsid w:val="00F963A4"/>
+    <w:rsid w:val="00FB334F"/>
+    <w:rsid w:val="00FC0C9C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0A1CC315"/>
-  <w15:docId w15:val="{0F9D4301-4581-4302-86A1-62968335A726}"/>
+  <w14:docId w14:val="157B28B7"/>
+  <w15:docId w15:val="{98C737A0-BA1A-45D8-A0D2-E81F36F501C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="sl-SI" w:eastAsia="sl-SI" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="sl-SI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10734,74 +5512,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -10950,176 +5729,273 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Navaden">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00692749"/>
+    <w:rsid w:val="008620CB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="sl-SI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Privzetapisavaodstavka">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Navadnatabela">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Brezseznama">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Odstavekseznama">
-[...38 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="Tabelamrea">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Navadnatabela"/>
-    <w:rsid w:val="00550382"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="008620CB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sl-SI"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
-    <w:name w:val="paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Odstavekseznama">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Navaden"/>
-    <w:rsid w:val="00CA5F63"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008620CB"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MVpraanje1">
+    <w:name w:val="M Vprašanje_1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008620CB"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="425"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal4">
+    <w:name w:val="Normal_4"/>
+    <w:qFormat/>
+    <w:rsid w:val="008620CB"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MVpraanje0">
+    <w:name w:val="M Vprašanje_0"/>
+    <w:qFormat/>
+    <w:rsid w:val="008620CB"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="425"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="sl-SI"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Besedilooznabemesta">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Privzetapisavaodstavka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000C224A"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Navadensplet">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Navaden"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00357E8D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    <w:rsid w:val="00CA5F63"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1558122653">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1742143907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1967200440">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
   <a:themeElements>
     <a:clrScheme name="Pisarna">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11153,86 +6029,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pisarna">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -11363,95 +6237,82 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3261</Characters>
+  <Pages>7</Pages>
+  <Words>504</Words>
+  <Characters>2876</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2</vt:lpstr>
-      <vt:lpstr>2</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Ministrstvo za Šolstvo in Šport</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3826</CharactersWithSpaces>
+  <CharactersWithSpaces>3374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>2</dc:title>
-  <dc:creator>tina</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Jo</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>